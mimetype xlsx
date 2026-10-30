--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Cena: Medeninasta žična mreža</t>
   </si>
   <si>
-    <t>15.09.2026</t>
+    <t>30.10.2026</t>
   </si>
   <si>
     <t>link to site page: https://www.wire-mesh.si/medeninasta-zicna-mreza</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Ime</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Aperture, mm</t>
   </si>
   <si>
     <t>Wire diameter</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>